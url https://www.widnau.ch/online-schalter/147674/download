--- v0 (2025-12-25)
+++ v1 (2026-10-23)
@@ -1,67 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stsp\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Gemeinderatskanzlei\Nadine\Homepage\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7C583A3D-5F1F-449A-BBF0-7F0B81249887}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F80179DF-E51F-48FE-9FFC-32C81BF5BB1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="uV7eQA2pqeuKTaxtdr3LBPMP5bGhE/Te+ihTslt8+THo2P6psSdsODjdo3RKkq8myI6V+r0+JmcTkjAfQZZXCA==" workbookSaltValue="6HEUnCGGxM+TjT7Rh53MKg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="2232" yWindow="2232" windowWidth="23040" windowHeight="12120" xr2:uid="{5AD047AB-F2A9-4F17-A94C-0415764C4547}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{5AD047AB-F2A9-4F17-A94C-0415764C4547}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -78,69 +79,51 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>E-Mail</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Auslagen in CHF</t>
   </si>
   <si>
     <t>Berechnung Förderbeiträge</t>
   </si>
   <si>
-    <t>Januar</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Total Auslagen </t>
-  </si>
-[...13 lines deleted...]
-    <t>Juni</t>
   </si>
   <si>
     <t>Sachliche Richtigkeit</t>
   </si>
   <si>
     <t>Kreditkontrolle</t>
   </si>
   <si>
     <t>Zahlungsfreigabe</t>
   </si>
   <si>
     <t>Bitte Rechnungskopien / Zusammenstellung der Institution beilegen</t>
   </si>
   <si>
     <t>Kontoverbindung (IBAN)</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Bitte Kopie von Bankkarte beilegen</t>
   </si>
   <si>
     <t>Ort und Datum</t>
   </si>
@@ -195,68 +178,86 @@
         <u/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>keine</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Förderbeiträge.</t>
     </r>
   </si>
   <si>
     <t>=&gt; Dieses Blatt ist mit Beilagen beim Gemeindekassieramt der Wohngemeinde einzureichen</t>
   </si>
   <si>
     <t>davon 20 %</t>
   </si>
   <si>
-    <t>Betreuungskosten Januar - Juni</t>
+    <t>Name/n Kind/er</t>
+  </si>
+  <si>
+    <t>Anzahl Kinder</t>
+  </si>
+  <si>
+    <t>Betreuungskosten Juli - Dezember (exkl. Verpflegungskosten)</t>
+  </si>
+  <si>
+    <t>Juli</t>
+  </si>
+  <si>
+    <t>August</t>
+  </si>
+  <si>
+    <t>September</t>
+  </si>
+  <si>
+    <t>Oktober</t>
+  </si>
+  <si>
+    <t>November</t>
+  </si>
+  <si>
+    <t>Dezember</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF00B050"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">=&gt; Einreichefrist: 31. Juli 2026. </t>
+      <t xml:space="preserve">=&gt; Einreichefrist: 31. Januar 2027. </t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>Anzahl Kinder</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_ &quot;CHF&quot;\ * #,##0.00_ ;_ &quot;CHF&quot;\ * \-#,##0.00_ ;_ &quot;CHF&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="0.00000"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1332,100 +1333,100 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FEDCFF87-6F9E-4158-A699-355CBC1E8224}">
   <dimension ref="A1:E60"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="D34" sqref="D34:D35"/>
+    <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.109375" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.6640625" style="6" customWidth="1"/>
     <col min="4" max="4" width="25.6640625" customWidth="1"/>
     <col min="5" max="5" width="19.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="34" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
       <c r="D2" s="4"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="34" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="2"/>
       <c r="D3" s="4"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="34"/>
       <c r="D4" s="4"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B5" s="7"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" s="7" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B7" s="7"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="8"/>
       <c r="D8" s="9"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B9" s="7"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="8"/>
       <c r="D10" s="9"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B11" s="7"/>
     </row>
@@ -1440,336 +1441,336 @@
       <c r="B13" s="7"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="8"/>
       <c r="D14" s="9"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" s="7"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="38"/>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B17" s="7"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B18" s="30"/>
       <c r="C18" s="30"/>
       <c r="D18" s="30"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B19" s="7"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="38"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="B21" s="38"/>
       <c r="C21" s="38"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B22"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B23"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="24">
         <v>2026</v>
       </c>
       <c r="B24" s="25" t="s">
         <v>6</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="39" t="s">
         <v>7</v>
       </c>
       <c r="E24" s="40"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="31" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="B25" s="32">
         <v>0</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="26" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E25" s="29">
         <f>B31</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="31" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="B26" s="32">
         <v>0</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="27" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E26" s="28">
         <f>E25*0.2</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="31" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="B27" s="32">
         <v>0</v>
       </c>
       <c r="C27" s="11"/>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="31" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="B28" s="32">
         <v>0</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="47" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E28" s="48"/>
     </row>
     <row r="29" spans="1:5" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="31" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="B29" s="32">
         <v>0</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="43"/>
       <c r="E29" s="49"/>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="31" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="B30" s="32">
         <v>0</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="42" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E30" s="44">
         <f>E26</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="12" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B31" s="13">
         <f>SUM(B25:B30)</f>
         <v>0</v>
       </c>
       <c r="C31" s="11"/>
       <c r="D31" s="43"/>
       <c r="E31" s="45"/>
     </row>
     <row r="32" spans="1:5" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C32" s="11"/>
       <c r="D32" s="46" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E32" s="46"/>
     </row>
     <row r="33" spans="1:5" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C33" s="11"/>
       <c r="D33" s="46"/>
       <c r="E33" s="46"/>
     </row>
     <row r="34" spans="1:5" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C34" s="11"/>
       <c r="D34" s="46" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E34" s="46"/>
     </row>
     <row r="35" spans="1:5" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C35" s="11"/>
       <c r="D35" s="46"/>
       <c r="E35" s="46"/>
     </row>
     <row r="36" spans="1:5" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C36" s="11"/>
       <c r="D36" s="46" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E36" s="46"/>
     </row>
     <row r="37" spans="1:5" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C37" s="14"/>
       <c r="D37" s="46"/>
       <c r="E37" s="46"/>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B38" s="35"/>
       <c r="C38" s="15"/>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="16" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B40" s="17"/>
       <c r="C40" s="18"/>
       <c r="D40" s="19"/>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B41" s="7"/>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B42" s="20"/>
       <c r="C42" s="41" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D42" s="41"/>
       <c r="E42" s="41"/>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B43" s="20"/>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="52"/>
       <c r="D44" s="52"/>
       <c r="E44" s="52"/>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="19" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B45" s="17"/>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="21" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B48" s="22"/>
       <c r="D48" s="9"/>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="23"/>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="21" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B50" s="22"/>
       <c r="D50" s="9"/>
     </row>
     <row r="51" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="5" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D51" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="36" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B54" s="37"/>
       <c r="C54" s="37"/>
       <c r="D54" s="37"/>
       <c r="E54" s="37"/>
     </row>
     <row r="55" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="50" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B55" s="51"/>
       <c r="C55" s="51"/>
       <c r="D55" s="51"/>
       <c r="E55" s="51"/>
     </row>
     <row r="56" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="33" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:5" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="36" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B57" s="37"/>
       <c r="C57" s="37"/>
       <c r="D57" s="37"/>
       <c r="E57" s="37"/>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="33" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="33"/>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="33" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="C44:E44"/>
     <mergeCell ref="A54:E54"/>
     <mergeCell ref="A57:E57"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="C42:E42"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="E28:E29"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:E37"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.59055118110236227" bottom="0.59055118110236227" header="0" footer="0"/>
@@ -1873,50 +1874,56 @@
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>175260</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>670560</xdr:colOff>
                     <xdr:row>18</xdr:row>
                     <xdr:rowOff>60960</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6277b128-50a4-4e56-a581-93f72c19926a}" enabled="1" method="Standard" siteId="{c87308b2-3813-486e-bd03-1879071f65c2}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tabelle1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Technische Betriebe Altstätten</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>