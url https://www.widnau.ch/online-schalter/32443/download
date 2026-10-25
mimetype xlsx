--- v0 (2025-11-04)
+++ v1 (2026-10-25)
@@ -1,93 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20382"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Gemeinderatskanzlei\Nadine\Homepage\Online-Schalter\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gvstgallen.sharepoint.com/sites/O-Schtzung/Freigegebene Dokumente/General/2 Versicherungswerte/2-4 Baukosten und Kostenkennwerte/2-4-1 Formular Baukostenabrechnung GVA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1376BE32-EA1C-4394-98B0-F91BBF336ABA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{ED9211E3-36C4-414B-A7EF-A5A7B92F2C01}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{224757AE-9FC3-47F6-B826-ABA3979E869A}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="46290" windowHeight="18810" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L15" i="1" l="1"/>
   <c r="L50" i="1" s="1"/>
   <c r="L53" i="1" s="1"/>
   <c r="L76" i="1"/>
   <c r="K62" i="1"/>
   <c r="K50" i="1"/>
   <c r="K53" i="1" s="1"/>
   <c r="L93" i="1" l="1"/>
   <c r="K91" i="1"/>
   <c r="K95" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="107">
   <si>
     <r>
       <t xml:space="preserve">Dieses Formular ist für </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>jedes einzelne Gebäude</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> anzufertigen und </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -145,63 +161,50 @@
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <r>
       <t>Grundstück</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (BKP 00 - 09)</t>
     </r>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Grundstückskosten:</t>
   </si>
   <si>
     <r>
-      <t>Vorbereitungsarbeiten</t>
-[...11 lines deleted...]
-    <r>
       <t xml:space="preserve">Gebäude* </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(BKP 20 - 29)</t>
     </r>
   </si>
   <si>
     <t>(siehe Abgrenzung zwischen Gebäude- und Fahrhabeversicherung)</t>
   </si>
   <si>
     <t>Baugrube (BKP 201)</t>
   </si>
   <si>
     <t>Rohbau 1 (BKP 211 - 217)</t>
   </si>
   <si>
     <t xml:space="preserve">211 - 212 </t>
   </si>
   <si>
     <t>Baumeisterarbeiten (ohne Umgebung)</t>
@@ -228,53 +231,50 @@
     <t>Fenster, Aussentüren, Tore</t>
   </si>
   <si>
     <t>Spenglerarbeiten</t>
   </si>
   <si>
     <t>Blitzschutz</t>
   </si>
   <si>
     <t>Bedachungsarbeiten</t>
   </si>
   <si>
     <t>225 - 229</t>
   </si>
   <si>
     <t>Fassadendämmungen, äussere Malerarbeiten und Abschlüsse</t>
   </si>
   <si>
     <t>Elektroanlagen (BKP 231 - 238)</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Photovoltaikanlage</t>
-  </si>
-[...1 lines deleted...]
-    <t>m2</t>
   </si>
   <si>
     <t>Heizung, Lüftung, Klima (BKP 241 - 248)</t>
   </si>
   <si>
     <t>241 - 243</t>
   </si>
   <si>
     <t>Heizung</t>
   </si>
   <si>
     <t>Lüftung</t>
   </si>
   <si>
     <t>245 - 248</t>
   </si>
   <si>
     <t>Klimaanlagen</t>
   </si>
   <si>
     <t>Sanitäranlagen (BKP 251 - 257)</t>
   </si>
   <si>
     <t>251 - 257</t>
   </si>
@@ -429,53 +429,50 @@
     </r>
   </si>
   <si>
     <t>Bewilligungen, Gebühren: Gemeinde, Kanton usw.</t>
   </si>
   <si>
     <t>Anschlussgebühren: Wasser, Strom, Kanalisation</t>
   </si>
   <si>
     <t>Versicherungen</t>
   </si>
   <si>
     <t>Finanzierung ab Baubeginn: Bauzinsen</t>
   </si>
   <si>
     <t>Übrige Baunebenkosten</t>
   </si>
   <si>
     <t>ja</t>
   </si>
   <si>
     <t xml:space="preserve">            /</t>
   </si>
   <si>
     <t>nein</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">       )</t>
   </si>
   <si>
     <t>(Kosten, die für die Gebäudeversicherung relevant sind)</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Unterschrift</t>
   </si>
   <si>
     <t xml:space="preserve"> , den </t>
   </si>
   <si>
     <t>Funktion</t>
   </si>
   <si>
     <t>intern</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
@@ -521,50 +518,66 @@
       <t>m</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">         à CHF</t>
     </r>
   </si>
   <si>
     <t>Architekt       CHF</t>
   </si>
   <si>
     <t>+  Spez. Ing. CHF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            m2 /            kWp / Speicher ja/nein</t>
+  </si>
+  <si>
+    <r>
+      <t>Vorbereitungsarbeiten, inkl. Abbruchkosten</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (BKP 10 - 19)</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
@@ -1125,615 +1138,559 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="12"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="12" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="12" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="12" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="12" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="8" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="9" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="11" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="11" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="14" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="14" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="13" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="15" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="16" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="16" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="12" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="9" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="9" borderId="11" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="13" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="13" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="20" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="15" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="23" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="24" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="12" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="10" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="10" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="10" borderId="11" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="10" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="10" borderId="14" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="10" borderId="11" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="10" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="6" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="10" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="26" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="13" borderId="27" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="13" borderId="28" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="13" borderId="30" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="13" borderId="31" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="29" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="29" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="25" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="25" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="10" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="6" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="10" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="10" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="10" borderId="13" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="13" borderId="21" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="13" borderId="22" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="21" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="21" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="22" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="22" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="18" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="18" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="19" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="19" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="10" borderId="12" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="10" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="10" borderId="12" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="15" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="13" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="10" borderId="9" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="10" borderId="17" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="9" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="9" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="17" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="17" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="13" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="13" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="10" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="10" borderId="13" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="10" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="11" borderId="6" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="10" borderId="7" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0" hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Ausgabe" xfId="5" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Berechnung" xfId="6" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Eingabe" xfId="4" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Erklärender Text" xfId="11" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Gut" xfId="1" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="3" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Notiz" xfId="10" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Schlecht" xfId="2" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Standard" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Standard 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Verknüpfte Zelle" xfId="7" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Warnender Text" xfId="9" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Zelle überprüfen" xfId="8" builtinId="23" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="17">
+  <dxfs count="13">
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <strike val="0"/>
-        <color theme="9" tint="0.79998168889431442"/>
+        <color theme="9" tint="0.59996337778862885"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <color theme="9" tint="0.79998168889431442"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <color theme="9" tint="0.79998168889431442"/>
-      </font>
-[...43 lines deleted...]
-        <color theme="9" tint="0.59996337778862885"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <color theme="9" tint="0.59996337778862885"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <color theme="9" tint="0.79998168889431442"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <color theme="9" tint="0.79998168889431442"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
       </font>
     </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <color theme="9" tint="0.59996337778862885"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <color theme="9" tint="0.79998168889431442"/>
+      </font>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>86</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>88</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1025" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1025"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1750,51 +1707,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>160020</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>88</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -1999,1911 +1956,1909 @@
   <a:extraClrSchemeLst/>
   <a:custClrLst>
     <a:custClr name="GVSG-50%">
       <a:srgbClr val="D3D9B6"/>
     </a:custClr>
     <a:custClr name="GVSG-20%">
       <a:srgbClr val="EDEFE1"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="GVSG" id="{7FB4FA1C-EBB9-4A27-BFE4-ED23F7D7C6F7}" vid="{491C623D-FA46-425D-BDBB-FAC76893AF29}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A5:M104"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.7109375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="13" width="10.28515625" customWidth="1"/>
+    <col min="1" max="1" width="7.77734375" customWidth="1"/>
+    <col min="2" max="2" width="2.77734375" customWidth="1"/>
+    <col min="3" max="3" width="13.21875" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" customWidth="1"/>
+    <col min="5" max="5" width="9.109375" customWidth="1"/>
+    <col min="6" max="6" width="1.77734375" customWidth="1"/>
+    <col min="7" max="7" width="10.77734375" customWidth="1"/>
+    <col min="8" max="8" width="4.5546875" customWidth="1"/>
+    <col min="9" max="9" width="1.88671875" customWidth="1"/>
+    <col min="10" max="10" width="1.6640625" customWidth="1"/>
+    <col min="11" max="11" width="10.44140625" customWidth="1"/>
+    <col min="12" max="13" width="10.21875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
-    <row r="6" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="6"/>
       <c r="K6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="L6" s="100"/>
-[...11 lines deleted...]
-      <c r="I7" s="101"/>
+      <c r="L6" s="92"/>
+      <c r="M6" s="92"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" s="93"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="93"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
       <c r="J7" s="8"/>
       <c r="K7" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="L7" s="102"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="L7" s="94"/>
+      <c r="M7" s="94"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="11"/>
-[...6 lines deleted...]
-      <c r="I8" s="11"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
       <c r="J8" s="8"/>
-      <c r="K8" s="12"/>
-[...3 lines deleted...]
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="K8" s="11"/>
+      <c r="L8" s="11"/>
+      <c r="M8" s="11"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="10"/>
-      <c r="B9" s="11"/>
-[...29 lines deleted...]
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B9" s="8"/>
+      <c r="C9" s="8"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="8"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="8"/>
+      <c r="I9" s="8"/>
+      <c r="J9" s="8"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="B10" s="13"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="65"/>
+      <c r="G10" s="65"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="65"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="10"/>
-      <c r="B11" s="11"/>
-[...13 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="B11" s="8"/>
+      <c r="C11" s="8"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="8"/>
+      <c r="I11" s="8"/>
+      <c r="J11" s="8"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="16" t="s">
+      <c r="B12" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="16"/>
-[...33 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="16"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" s="8"/>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="L13" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="M13" s="17" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="16" t="s">
+      <c r="B14" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="11"/>
-[...13 lines deleted...]
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="18"/>
+      <c r="L14" s="18"/>
+      <c r="M14" s="18" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="14" t="s">
+      <c r="B15" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="14"/>
-[...10 lines deleted...]
-      <c r="L15" s="57">
+      <c r="C15" s="13"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="F15" s="13"/>
+      <c r="G15" s="48"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="49">
         <f>D15*G15</f>
         <v>0</v>
       </c>
-      <c r="M15" s="21"/>
-[...2 lines deleted...]
-      <c r="A16" s="15">
+      <c r="M15" s="19"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" s="14">
         <v>1</v>
       </c>
-      <c r="B16" s="16" t="s">
+      <c r="B16" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="20"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="14">
+        <v>2</v>
+      </c>
+      <c r="B17" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="11"/>
-[...15 lines deleted...]
-      <c r="B17" s="23" t="s">
+      <c r="C17" s="22"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="22"/>
+      <c r="G17" s="22"/>
+      <c r="H17" s="22"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="22"/>
+      <c r="K17" s="19"/>
+      <c r="L17" s="19"/>
+      <c r="M17" s="19"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" s="14"/>
+      <c r="B18" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="C17" s="24"/>
-[...28 lines deleted...]
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="19"/>
+      <c r="L18" s="19"/>
+      <c r="M18" s="19"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="10">
         <v>20</v>
       </c>
-      <c r="B19" s="26" t="s">
-[...14 lines deleted...]
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B19" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+      <c r="G19" s="55"/>
+      <c r="H19" s="55"/>
+      <c r="I19" s="55"/>
+      <c r="J19" s="77"/>
+      <c r="K19" s="19"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="20"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="10">
         <v>21</v>
       </c>
-      <c r="B20" s="24" t="s">
+      <c r="B20" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="22"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="22"/>
+      <c r="F20" s="22"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="22"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="22"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="19"/>
+      <c r="M20" s="19"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="24"/>
-[...12 lines deleted...]
-      <c r="A21" s="10" t="s">
+      <c r="B21" s="22"/>
+      <c r="C21" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="24"/>
-      <c r="C21" s="24" t="s">
+      <c r="D21" s="22"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="55"/>
+      <c r="J21" s="77"/>
+      <c r="K21" s="51"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="19"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="25">
+        <v>213</v>
+      </c>
+      <c r="B22" s="22"/>
+      <c r="C22" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="D21" s="24"/>
-[...29 lines deleted...]
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="19"/>
+      <c r="M22" s="27"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="10">
         <v>214</v>
       </c>
-      <c r="B23" s="24"/>
-      <c r="C23" s="28" t="s">
+      <c r="B23" s="22"/>
+      <c r="C23" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="26"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="26"/>
+      <c r="G23" s="67"/>
+      <c r="H23" s="67"/>
+      <c r="I23" s="67"/>
+      <c r="J23" s="68"/>
+      <c r="K23" s="52"/>
+      <c r="L23" s="19"/>
+      <c r="M23" s="27"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A24" s="25">
+        <v>215</v>
+      </c>
+      <c r="B24" s="22"/>
+      <c r="C24" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="D23" s="28"/>
-[...15 lines deleted...]
-      <c r="C24" s="28" t="s">
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="67"/>
+      <c r="H24" s="67"/>
+      <c r="I24" s="67"/>
+      <c r="J24" s="68"/>
+      <c r="K24" s="52"/>
+      <c r="L24" s="19"/>
+      <c r="M24" s="27"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A25" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="D24" s="28"/>
-[...11 lines deleted...]
-      <c r="A25" s="10" t="s">
+      <c r="B25" s="22"/>
+      <c r="C25" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="24"/>
-[...14 lines deleted...]
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="D25" s="26"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="28"/>
+      <c r="K25" s="52"/>
+      <c r="L25" s="19"/>
+      <c r="M25" s="27"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="10">
         <v>22</v>
       </c>
-      <c r="B26" s="24" t="s">
-[...14 lines deleted...]
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B26" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="22"/>
+      <c r="D26" s="22"/>
+      <c r="E26" s="22"/>
+      <c r="F26" s="22"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="22"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="19"/>
+      <c r="L26" s="19"/>
+      <c r="M26" s="19"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="10">
         <v>221</v>
       </c>
-      <c r="B27" s="24"/>
-[...14 lines deleted...]
-    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B27" s="22"/>
+      <c r="C27" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" s="22"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
+      <c r="G27" s="55"/>
+      <c r="H27" s="55"/>
+      <c r="I27" s="55"/>
+      <c r="J27" s="77"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="19"/>
+      <c r="M27" s="19"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="10">
         <v>222</v>
       </c>
-      <c r="B28" s="24"/>
-[...14 lines deleted...]
-    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B28" s="22"/>
+      <c r="C28" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="26"/>
+      <c r="E28" s="67"/>
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="67"/>
+      <c r="I28" s="67"/>
+      <c r="J28" s="68"/>
+      <c r="K28" s="52"/>
+      <c r="L28" s="19"/>
+      <c r="M28" s="27"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="10">
         <v>223</v>
       </c>
-      <c r="B29" s="24"/>
-[...14 lines deleted...]
-    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B29" s="22"/>
+      <c r="C29" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="D29" s="26"/>
+      <c r="E29" s="67"/>
+      <c r="F29" s="67"/>
+      <c r="G29" s="67"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="67"/>
+      <c r="J29" s="68"/>
+      <c r="K29" s="52"/>
+      <c r="L29" s="19"/>
+      <c r="M29" s="27"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="10">
         <v>224</v>
       </c>
-      <c r="B30" s="24"/>
-      <c r="C30" s="28" t="s">
+      <c r="B30" s="22"/>
+      <c r="C30" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" s="26"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="68"/>
+      <c r="K30" s="52"/>
+      <c r="L30" s="19"/>
+      <c r="M30" s="27"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="D30" s="28"/>
-[...11 lines deleted...]
-      <c r="A31" s="10" t="s">
+      <c r="B31" s="22"/>
+      <c r="C31" s="88" t="s">
         <v>28</v>
       </c>
-      <c r="B31" s="24"/>
-[...14 lines deleted...]
-    <row r="32" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="D31" s="88"/>
+      <c r="E31" s="88"/>
+      <c r="F31" s="88"/>
+      <c r="G31" s="88"/>
+      <c r="H31" s="88"/>
+      <c r="I31" s="88"/>
+      <c r="J31" s="89"/>
+      <c r="K31" s="52"/>
+      <c r="L31" s="19"/>
+      <c r="M31" s="27"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="10">
         <v>23</v>
       </c>
-      <c r="B32" s="24" t="s">
+      <c r="B32" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="C32" s="22"/>
+      <c r="D32" s="22"/>
+      <c r="E32" s="67"/>
+      <c r="F32" s="67"/>
+      <c r="G32" s="67"/>
+      <c r="H32" s="67"/>
+      <c r="I32" s="67"/>
+      <c r="J32" s="68"/>
+      <c r="K32" s="50"/>
+      <c r="L32" s="19"/>
+      <c r="M32" s="27"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A33" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="C32" s="24"/>
-[...12 lines deleted...]
-      <c r="A33" s="10" t="s">
+      <c r="B33" s="22"/>
+      <c r="C33" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B33" s="24"/>
-[...16 lines deleted...]
-    <row r="34" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="D33" s="29"/>
+      <c r="E33" s="90" t="s">
+        <v>105</v>
+      </c>
+      <c r="F33" s="90"/>
+      <c r="G33" s="90"/>
+      <c r="H33" s="90"/>
+      <c r="I33" s="90"/>
+      <c r="J33" s="91"/>
+      <c r="K33" s="52"/>
+      <c r="L33" s="19"/>
+      <c r="M33" s="20"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" s="10">
         <v>24</v>
       </c>
-      <c r="B34" s="24" t="s">
+      <c r="B34" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C34" s="22"/>
+      <c r="D34" s="22"/>
+      <c r="E34" s="22"/>
+      <c r="F34" s="22"/>
+      <c r="G34" s="22"/>
+      <c r="H34" s="22"/>
+      <c r="I34" s="22"/>
+      <c r="J34" s="22"/>
+      <c r="K34" s="19"/>
+      <c r="L34" s="19"/>
+      <c r="M34" s="19"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A35" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="22"/>
+      <c r="C35" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="C34" s="24"/>
-[...30 lines deleted...]
-    <row r="36" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="D35" s="30"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="55"/>
+      <c r="G35" s="55"/>
+      <c r="H35" s="55"/>
+      <c r="I35" s="55"/>
+      <c r="J35" s="77"/>
+      <c r="K35" s="51"/>
+      <c r="L35" s="19"/>
+      <c r="M35" s="19"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36" s="10">
         <v>244</v>
       </c>
-      <c r="B36" s="24"/>
-      <c r="C36" s="28" t="s">
+      <c r="B36" s="22"/>
+      <c r="C36" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="31"/>
+      <c r="E36" s="67"/>
+      <c r="F36" s="67"/>
+      <c r="G36" s="67"/>
+      <c r="H36" s="67"/>
+      <c r="I36" s="67"/>
+      <c r="J36" s="68"/>
+      <c r="K36" s="52"/>
+      <c r="L36" s="19"/>
+      <c r="M36" s="27"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A37" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="22"/>
+      <c r="C37" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="D36" s="33"/>
-[...29 lines deleted...]
-    <row r="38" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="D37" s="31"/>
+      <c r="E37" s="67"/>
+      <c r="F37" s="67"/>
+      <c r="G37" s="67"/>
+      <c r="H37" s="67"/>
+      <c r="I37" s="67"/>
+      <c r="J37" s="68"/>
+      <c r="K37" s="52"/>
+      <c r="L37" s="19"/>
+      <c r="M37" s="27"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A38" s="10">
         <v>25</v>
       </c>
-      <c r="B38" s="24" t="s">
+      <c r="B38" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="C38" s="22"/>
+      <c r="D38" s="22"/>
+      <c r="E38" s="22"/>
+      <c r="F38" s="22"/>
+      <c r="G38" s="22"/>
+      <c r="H38" s="22"/>
+      <c r="I38" s="22"/>
+      <c r="J38" s="22"/>
+      <c r="K38" s="19"/>
+      <c r="L38" s="19"/>
+      <c r="M38" s="19"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A39" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="22"/>
+      <c r="C39" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="C38" s="24"/>
-[...30 lines deleted...]
-    <row r="40" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="D39" s="30"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="55"/>
+      <c r="G39" s="55"/>
+      <c r="H39" s="55"/>
+      <c r="I39" s="55"/>
+      <c r="J39" s="77"/>
+      <c r="K39" s="51"/>
+      <c r="L39" s="19"/>
+      <c r="M39" s="19"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" s="10">
         <v>258</v>
       </c>
-      <c r="B40" s="24"/>
-[...14 lines deleted...]
-    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B40" s="22"/>
+      <c r="C40" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40" s="26"/>
+      <c r="E40" s="67"/>
+      <c r="F40" s="67"/>
+      <c r="G40" s="67"/>
+      <c r="H40" s="67"/>
+      <c r="I40" s="67"/>
+      <c r="J40" s="68"/>
+      <c r="K40" s="52"/>
+      <c r="L40" s="19"/>
+      <c r="M40" s="27"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="10">
         <v>26</v>
       </c>
-      <c r="B41" s="34" t="s">
+      <c r="B41" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="C41" s="22"/>
+      <c r="D41" s="22"/>
+      <c r="E41" s="22"/>
+      <c r="F41" s="22"/>
+      <c r="G41" s="22"/>
+      <c r="H41" s="22"/>
+      <c r="I41" s="22"/>
+      <c r="J41" s="32"/>
+      <c r="K41" s="33"/>
+      <c r="L41" s="19"/>
+      <c r="M41" s="33"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A42" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="22"/>
+      <c r="C42" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="C41" s="34"/>
-[...30 lines deleted...]
-    <row r="43" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="D42" s="24"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="30"/>
+      <c r="J42" s="34"/>
+      <c r="K42" s="50"/>
+      <c r="L42" s="19"/>
+      <c r="M42" s="20"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43" s="10">
         <v>27</v>
       </c>
-      <c r="B43" s="24" t="s">
-[...14 lines deleted...]
-    <row r="44" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B43" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="22"/>
+      <c r="D43" s="22"/>
+      <c r="E43" s="22"/>
+      <c r="F43" s="22"/>
+      <c r="G43" s="22"/>
+      <c r="H43" s="22"/>
+      <c r="I43" s="22"/>
+      <c r="J43" s="22"/>
+      <c r="K43" s="19"/>
+      <c r="L43" s="19"/>
+      <c r="M43" s="19"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="10">
         <v>271</v>
       </c>
-      <c r="B44" s="24"/>
-[...14 lines deleted...]
-    <row r="45" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B44" s="22"/>
+      <c r="C44" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="D44" s="22"/>
+      <c r="E44" s="55"/>
+      <c r="F44" s="55"/>
+      <c r="G44" s="55"/>
+      <c r="H44" s="55"/>
+      <c r="I44" s="55"/>
+      <c r="J44" s="77"/>
+      <c r="K44" s="51"/>
+      <c r="L44" s="19"/>
+      <c r="M44" s="19"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="10">
         <v>272</v>
       </c>
-      <c r="B45" s="24"/>
-[...14 lines deleted...]
-    <row r="46" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B45" s="22"/>
+      <c r="C45" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="D45" s="26"/>
+      <c r="E45" s="67"/>
+      <c r="F45" s="67"/>
+      <c r="G45" s="67"/>
+      <c r="H45" s="67"/>
+      <c r="I45" s="67"/>
+      <c r="J45" s="68"/>
+      <c r="K45" s="52"/>
+      <c r="L45" s="19"/>
+      <c r="M45" s="27"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="10">
         <v>273</v>
       </c>
-      <c r="B46" s="24"/>
-      <c r="C46" s="28" t="s">
+      <c r="B46" s="22"/>
+      <c r="C46" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="D46" s="26"/>
+      <c r="E46" s="67"/>
+      <c r="F46" s="67"/>
+      <c r="G46" s="67"/>
+      <c r="H46" s="67"/>
+      <c r="I46" s="67"/>
+      <c r="J46" s="68"/>
+      <c r="K46" s="52"/>
+      <c r="L46" s="19"/>
+      <c r="M46" s="27"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A47" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B47" s="22"/>
+      <c r="C47" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="D46" s="28"/>
-[...11 lines deleted...]
-      <c r="A47" s="10" t="s">
+      <c r="D47" s="26"/>
+      <c r="E47" s="26"/>
+      <c r="F47" s="26"/>
+      <c r="G47" s="67"/>
+      <c r="H47" s="67"/>
+      <c r="I47" s="67"/>
+      <c r="J47" s="68"/>
+      <c r="K47" s="52"/>
+      <c r="L47" s="19"/>
+      <c r="M47" s="27"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A48" s="25">
+        <v>277</v>
+      </c>
+      <c r="B48" s="22"/>
+      <c r="C48" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="B47" s="24"/>
-[...33 lines deleted...]
-    <row r="49" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="D48" s="26"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="67"/>
+      <c r="G48" s="67"/>
+      <c r="H48" s="67"/>
+      <c r="I48" s="67"/>
+      <c r="J48" s="68"/>
+      <c r="K48" s="52"/>
+      <c r="L48" s="19"/>
+      <c r="M48" s="27"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="10"/>
-      <c r="B49" s="24"/>
-[...12 lines deleted...]
-    <row r="50" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B49" s="22"/>
+      <c r="C49" s="22"/>
+      <c r="D49" s="22"/>
+      <c r="E49" s="22"/>
+      <c r="F49" s="22"/>
+      <c r="G49" s="22"/>
+      <c r="H49" s="22"/>
+      <c r="I49" s="22"/>
+      <c r="J49" s="22"/>
+      <c r="K49" s="19"/>
+      <c r="L49" s="19"/>
+      <c r="M49" s="19"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="10"/>
-      <c r="B50" s="24"/>
-[...8 lines deleted...]
-      <c r="K50" s="92">
+      <c r="B50" s="22"/>
+      <c r="C50" s="22"/>
+      <c r="D50" s="22"/>
+      <c r="E50" s="22"/>
+      <c r="F50" s="22"/>
+      <c r="G50" s="22"/>
+      <c r="H50" s="22"/>
+      <c r="I50" s="22"/>
+      <c r="J50" s="22"/>
+      <c r="K50" s="84">
         <f>SUM(K21:K49)</f>
         <v>0</v>
       </c>
-      <c r="L50" s="92">
+      <c r="L50" s="84">
         <f>SUM(L15:L19)</f>
         <v>0</v>
       </c>
-      <c r="M50" s="94"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M50" s="86"/>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A51" s="10" t="s">
-        <v>54</v>
-[...14 lines deleted...]
-    <row r="52" spans="1:13" x14ac:dyDescent="0.2">
+        <v>52</v>
+      </c>
+      <c r="B51" s="22"/>
+      <c r="C51" s="22"/>
+      <c r="D51" s="22"/>
+      <c r="E51" s="22"/>
+      <c r="F51" s="22"/>
+      <c r="G51" s="22"/>
+      <c r="H51" s="22"/>
+      <c r="I51" s="22"/>
+      <c r="J51" s="22"/>
+      <c r="K51" s="85"/>
+      <c r="L51" s="85"/>
+      <c r="M51" s="87"/>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A52" s="10"/>
-      <c r="B52" s="24"/>
-[...18 lines deleted...]
-    <row r="53" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B52" s="22"/>
+      <c r="C52" s="22"/>
+      <c r="D52" s="22"/>
+      <c r="E52" s="22"/>
+      <c r="F52" s="22"/>
+      <c r="G52" s="22"/>
+      <c r="H52" s="22"/>
+      <c r="I52" s="22"/>
+      <c r="J52" s="22"/>
+      <c r="K52" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="L52" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="M52" s="17" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A53" s="10" t="s">
-        <v>55</v>
-[...10 lines deleted...]
-      <c r="K53" s="61">
+        <v>53</v>
+      </c>
+      <c r="B53" s="22"/>
+      <c r="C53" s="22"/>
+      <c r="D53" s="22"/>
+      <c r="E53" s="22"/>
+      <c r="F53" s="22"/>
+      <c r="G53" s="22"/>
+      <c r="H53" s="22"/>
+      <c r="I53" s="22"/>
+      <c r="J53" s="22"/>
+      <c r="K53" s="53">
         <f>K50</f>
         <v>0</v>
       </c>
-      <c r="L53" s="61">
+      <c r="L53" s="53">
         <f>L50</f>
         <v>0</v>
       </c>
-      <c r="M53" s="22"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M53" s="20"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A54" s="10">
         <v>28</v>
       </c>
-      <c r="B54" s="24" t="s">
-[...14 lines deleted...]
-    <row r="55" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B54" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C54" s="22"/>
+      <c r="D54" s="22"/>
+      <c r="E54" s="22"/>
+      <c r="F54" s="22"/>
+      <c r="G54" s="22"/>
+      <c r="H54" s="22"/>
+      <c r="I54" s="22"/>
+      <c r="J54" s="22"/>
+      <c r="K54" s="19"/>
+      <c r="L54" s="19"/>
+      <c r="M54" s="19"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A55" s="10">
         <v>281</v>
       </c>
-      <c r="B55" s="24"/>
-[...14 lines deleted...]
-    <row r="56" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B55" s="22"/>
+      <c r="C55" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="22"/>
+      <c r="E55" s="55"/>
+      <c r="F55" s="55"/>
+      <c r="G55" s="55"/>
+      <c r="H55" s="55"/>
+      <c r="I55" s="55"/>
+      <c r="J55" s="77"/>
+      <c r="K55" s="51"/>
+      <c r="L55" s="19"/>
+      <c r="M55" s="19"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A56" s="10">
         <v>282</v>
       </c>
-      <c r="B56" s="24"/>
-[...14 lines deleted...]
-    <row r="57" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B56" s="22"/>
+      <c r="C56" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="D56" s="26"/>
+      <c r="E56" s="67"/>
+      <c r="F56" s="67"/>
+      <c r="G56" s="67"/>
+      <c r="H56" s="67"/>
+      <c r="I56" s="67"/>
+      <c r="J56" s="68"/>
+      <c r="K56" s="52"/>
+      <c r="L56" s="19"/>
+      <c r="M56" s="27"/>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A57" s="10">
         <v>283</v>
       </c>
-      <c r="B57" s="24"/>
-[...14 lines deleted...]
-    <row r="58" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B57" s="22"/>
+      <c r="C57" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="D57" s="26"/>
+      <c r="E57" s="67"/>
+      <c r="F57" s="67"/>
+      <c r="G57" s="67"/>
+      <c r="H57" s="67"/>
+      <c r="I57" s="67"/>
+      <c r="J57" s="68"/>
+      <c r="K57" s="52"/>
+      <c r="L57" s="19"/>
+      <c r="M57" s="27"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A58" s="10">
         <v>284</v>
       </c>
-      <c r="B58" s="24"/>
-[...14 lines deleted...]
-    <row r="59" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B58" s="22"/>
+      <c r="C58" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="D58" s="26"/>
+      <c r="E58" s="67"/>
+      <c r="F58" s="67"/>
+      <c r="G58" s="67"/>
+      <c r="H58" s="67"/>
+      <c r="I58" s="67"/>
+      <c r="J58" s="68"/>
+      <c r="K58" s="52"/>
+      <c r="L58" s="19"/>
+      <c r="M58" s="27"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A59" s="10">
         <v>285</v>
       </c>
-      <c r="B59" s="24"/>
-      <c r="C59" s="28" t="s">
+      <c r="B59" s="22"/>
+      <c r="C59" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="D59" s="26"/>
+      <c r="E59" s="67"/>
+      <c r="F59" s="67"/>
+      <c r="G59" s="67"/>
+      <c r="H59" s="67"/>
+      <c r="I59" s="67"/>
+      <c r="J59" s="68"/>
+      <c r="K59" s="52"/>
+      <c r="L59" s="19"/>
+      <c r="M59" s="27"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A60" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B60" s="22"/>
+      <c r="C60" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D59" s="28"/>
-[...29 lines deleted...]
-    <row r="61" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="D60" s="26"/>
+      <c r="E60" s="26"/>
+      <c r="F60" s="26"/>
+      <c r="G60" s="67"/>
+      <c r="H60" s="67"/>
+      <c r="I60" s="67"/>
+      <c r="J60" s="68"/>
+      <c r="K60" s="52"/>
+      <c r="L60" s="19"/>
+      <c r="M60" s="27"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A61" s="10">
         <v>29</v>
       </c>
-      <c r="B61" s="24" t="s">
-[...14 lines deleted...]
-    <row r="62" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B61" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C61" s="22"/>
+      <c r="D61" s="22"/>
+      <c r="E61" s="22"/>
+      <c r="F61" s="22"/>
+      <c r="G61" s="22"/>
+      <c r="H61" s="22"/>
+      <c r="I61" s="22"/>
+      <c r="J61" s="22"/>
+      <c r="K61" s="19"/>
+      <c r="L61" s="19"/>
+      <c r="M61" s="19"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A62" s="10"/>
-      <c r="B62" s="24"/>
-[...12 lines deleted...]
-      <c r="K62" s="61">
+      <c r="B62" s="22"/>
+      <c r="C62" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="D62" s="78"/>
+      <c r="E62" s="78"/>
+      <c r="F62" s="35" t="s">
+        <v>104</v>
+      </c>
+      <c r="G62" s="35"/>
+      <c r="H62" s="78"/>
+      <c r="I62" s="78"/>
+      <c r="J62" s="79"/>
+      <c r="K62" s="53">
         <f>D62+H62</f>
         <v>0</v>
       </c>
-      <c r="L62" s="20"/>
-[...3 lines deleted...]
-      <c r="A63" s="41">
+      <c r="L62" s="19"/>
+      <c r="M62" s="20"/>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A63" s="36">
         <v>3</v>
       </c>
-      <c r="B63" s="23" t="s">
+      <c r="B63" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C63" s="22"/>
+      <c r="D63" s="22"/>
+      <c r="E63" s="22"/>
+      <c r="F63" s="22"/>
+      <c r="G63" s="22"/>
+      <c r="H63" s="22"/>
+      <c r="I63" s="22"/>
+      <c r="J63" s="22"/>
+      <c r="K63" s="19"/>
+      <c r="L63" s="19"/>
+      <c r="M63" s="19"/>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A64" s="14"/>
+      <c r="B64" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" s="22"/>
+      <c r="D64" s="22"/>
+      <c r="E64" s="22"/>
+      <c r="F64" s="22"/>
+      <c r="G64" s="22"/>
+      <c r="H64" s="22"/>
+      <c r="I64" s="22"/>
+      <c r="J64" s="32"/>
+      <c r="K64" s="19"/>
+      <c r="L64" s="19"/>
+      <c r="M64" s="19"/>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A65" s="25">
+        <v>33</v>
+      </c>
+      <c r="B65" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="22"/>
+      <c r="D65" s="22"/>
+      <c r="E65" s="55"/>
+      <c r="F65" s="55"/>
+      <c r="G65" s="55"/>
+      <c r="H65" s="55"/>
+      <c r="I65" s="55"/>
+      <c r="J65" s="77"/>
+      <c r="K65" s="19"/>
+      <c r="L65" s="50"/>
+      <c r="M65" s="20"/>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A66" s="25">
+        <v>34</v>
+      </c>
+      <c r="B66" s="22" t="s">
         <v>65</v>
       </c>
-      <c r="C63" s="24"/>
-[...32 lines deleted...]
-      <c r="B65" s="24" t="s">
+      <c r="C66" s="22"/>
+      <c r="D66" s="22"/>
+      <c r="E66" s="22"/>
+      <c r="F66" s="22"/>
+      <c r="G66" s="22"/>
+      <c r="H66" s="22"/>
+      <c r="I66" s="22"/>
+      <c r="J66" s="22"/>
+      <c r="K66" s="19"/>
+      <c r="L66" s="19"/>
+      <c r="M66" s="19"/>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A67" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="C65" s="24"/>
-[...12 lines deleted...]
-      <c r="A66" s="27">
+      <c r="B67" s="22"/>
+      <c r="C67" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B66" s="24" t="s">
+      <c r="D67" s="30"/>
+      <c r="E67" s="55"/>
+      <c r="F67" s="55"/>
+      <c r="G67" s="55"/>
+      <c r="H67" s="55"/>
+      <c r="I67" s="55"/>
+      <c r="J67" s="77"/>
+      <c r="K67" s="19"/>
+      <c r="L67" s="51"/>
+      <c r="M67" s="19"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A68" s="25">
+        <v>344</v>
+      </c>
+      <c r="B68" s="22"/>
+      <c r="C68" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" s="31"/>
+      <c r="E68" s="67"/>
+      <c r="F68" s="67"/>
+      <c r="G68" s="67"/>
+      <c r="H68" s="67"/>
+      <c r="I68" s="67"/>
+      <c r="J68" s="68"/>
+      <c r="K68" s="19"/>
+      <c r="L68" s="52"/>
+      <c r="M68" s="27"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A69" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="C66" s="24"/>
-[...12 lines deleted...]
-      <c r="A67" s="10" t="s">
+      <c r="B69" s="22"/>
+      <c r="C69" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69" s="31"/>
+      <c r="E69" s="67"/>
+      <c r="F69" s="67"/>
+      <c r="G69" s="67"/>
+      <c r="H69" s="67"/>
+      <c r="I69" s="67"/>
+      <c r="J69" s="68"/>
+      <c r="K69" s="19"/>
+      <c r="L69" s="52"/>
+      <c r="M69" s="27"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A70" s="25">
+        <v>35</v>
+      </c>
+      <c r="B70" s="22" t="s">
         <v>68</v>
       </c>
-      <c r="B67" s="24"/>
-      <c r="C67" s="24" t="s">
+      <c r="C70" s="22"/>
+      <c r="D70" s="22"/>
+      <c r="E70" s="22"/>
+      <c r="F70" s="22"/>
+      <c r="G70" s="22"/>
+      <c r="H70" s="22"/>
+      <c r="I70" s="22"/>
+      <c r="J70" s="22"/>
+      <c r="K70" s="19"/>
+      <c r="L70" s="19"/>
+      <c r="M70" s="19"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A71" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="B71" s="22"/>
+      <c r="C71" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D71" s="30"/>
+      <c r="E71" s="55"/>
+      <c r="F71" s="55"/>
+      <c r="G71" s="55"/>
+      <c r="H71" s="55"/>
+      <c r="I71" s="55"/>
+      <c r="J71" s="77"/>
+      <c r="K71" s="19"/>
+      <c r="L71" s="51"/>
+      <c r="M71" s="19"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A72" s="25">
+        <v>358</v>
+      </c>
+      <c r="B72" s="22"/>
+      <c r="C72" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="D72" s="26"/>
+      <c r="E72" s="67"/>
+      <c r="F72" s="67"/>
+      <c r="G72" s="67"/>
+      <c r="H72" s="67"/>
+      <c r="I72" s="67"/>
+      <c r="J72" s="68"/>
+      <c r="K72" s="19"/>
+      <c r="L72" s="52"/>
+      <c r="M72" s="27"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A73" s="25">
         <v>36</v>
       </c>
-      <c r="D67" s="32"/>
-[...34 lines deleted...]
-      <c r="C69" s="28" t="s">
+      <c r="B73" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C73" s="22"/>
+      <c r="D73" s="22"/>
+      <c r="E73" s="75"/>
+      <c r="F73" s="75"/>
+      <c r="G73" s="75"/>
+      <c r="H73" s="75"/>
+      <c r="I73" s="75"/>
+      <c r="J73" s="76"/>
+      <c r="K73" s="19"/>
+      <c r="L73" s="33"/>
+      <c r="M73" s="33"/>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A74" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B74" s="22"/>
+      <c r="C74" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="D74" s="24"/>
+      <c r="E74" s="30"/>
+      <c r="F74" s="30"/>
+      <c r="G74" s="55"/>
+      <c r="H74" s="55"/>
+      <c r="I74" s="55"/>
+      <c r="J74" s="77"/>
+      <c r="K74" s="19"/>
+      <c r="L74" s="50"/>
+      <c r="M74" s="20"/>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A75" s="25">
         <v>39</v>
       </c>
-      <c r="D69" s="33"/>
-[...124 lines deleted...]
-    <row r="76" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B75" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C75" s="22"/>
+      <c r="D75" s="22"/>
+      <c r="E75" s="22"/>
+      <c r="F75" s="22"/>
+      <c r="G75" s="22"/>
+      <c r="H75" s="22"/>
+      <c r="I75" s="22"/>
+      <c r="J75" s="22"/>
+      <c r="K75" s="19"/>
+      <c r="L75" s="19"/>
+      <c r="M75" s="19"/>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A76" s="10"/>
-      <c r="B76" s="24"/>
-[...13 lines deleted...]
-      <c r="L76" s="61">
+      <c r="B76" s="22"/>
+      <c r="C76" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="D76" s="78"/>
+      <c r="E76" s="78"/>
+      <c r="F76" s="35" t="s">
+        <v>104</v>
+      </c>
+      <c r="G76" s="35"/>
+      <c r="H76" s="78"/>
+      <c r="I76" s="78"/>
+      <c r="J76" s="79"/>
+      <c r="K76" s="19"/>
+      <c r="L76" s="53">
         <f>D76+H76</f>
         <v>0</v>
       </c>
-      <c r="M76" s="42"/>
-[...2 lines deleted...]
-      <c r="A77" s="15">
+      <c r="M76" s="37"/>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A77" s="14">
         <v>4</v>
       </c>
-      <c r="B77" s="23" t="s">
+      <c r="B77" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="C77" s="22"/>
+      <c r="D77" s="22"/>
+      <c r="E77" s="22"/>
+      <c r="F77" s="22"/>
+      <c r="G77" s="22"/>
+      <c r="H77" s="22"/>
+      <c r="I77" s="22"/>
+      <c r="J77" s="22"/>
+      <c r="K77" s="19"/>
+      <c r="L77" s="19"/>
+      <c r="M77" s="19"/>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A78" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="B78" s="22"/>
+      <c r="C78" s="22" t="s">
         <v>75</v>
       </c>
-      <c r="C77" s="24"/>
-[...30 lines deleted...]
-    <row r="79" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="D78" s="22"/>
+      <c r="E78" s="22"/>
+      <c r="F78" s="22"/>
+      <c r="G78" s="80"/>
+      <c r="H78" s="80"/>
+      <c r="I78" s="80"/>
+      <c r="J78" s="81"/>
+      <c r="K78" s="19"/>
+      <c r="L78" s="51"/>
+      <c r="M78" s="19"/>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A79" s="10">
         <v>42</v>
       </c>
-      <c r="B79" s="24"/>
-[...14 lines deleted...]
-    <row r="80" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B79" s="22"/>
+      <c r="C79" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="D79" s="31"/>
+      <c r="E79" s="67"/>
+      <c r="F79" s="67"/>
+      <c r="G79" s="67"/>
+      <c r="H79" s="67"/>
+      <c r="I79" s="67"/>
+      <c r="J79" s="68"/>
+      <c r="K79" s="19"/>
+      <c r="L79" s="52"/>
+      <c r="M79" s="27"/>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A80" s="10">
         <v>45</v>
       </c>
-      <c r="B80" s="24"/>
-[...14 lines deleted...]
-    <row r="81" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B80" s="22"/>
+      <c r="C80" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="D80" s="26"/>
+      <c r="E80" s="26"/>
+      <c r="F80" s="26"/>
+      <c r="G80" s="26"/>
+      <c r="H80" s="82"/>
+      <c r="I80" s="82"/>
+      <c r="J80" s="83"/>
+      <c r="K80" s="19"/>
+      <c r="L80" s="52"/>
+      <c r="M80" s="27"/>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A81" s="10">
         <v>46</v>
       </c>
-      <c r="B81" s="24"/>
-[...15 lines deleted...]
-      <c r="A82" s="15">
+      <c r="B81" s="22"/>
+      <c r="C81" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="D81" s="26"/>
+      <c r="E81" s="67"/>
+      <c r="F81" s="67"/>
+      <c r="G81" s="67"/>
+      <c r="H81" s="67"/>
+      <c r="I81" s="67"/>
+      <c r="J81" s="68"/>
+      <c r="K81" s="19"/>
+      <c r="L81" s="52"/>
+      <c r="M81" s="27"/>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A82" s="14">
         <v>5</v>
       </c>
-      <c r="B82" s="23" t="s">
-[...14 lines deleted...]
-    <row r="83" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B82" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C82" s="22"/>
+      <c r="D82" s="22"/>
+      <c r="E82" s="22"/>
+      <c r="F82" s="22"/>
+      <c r="G82" s="22"/>
+      <c r="H82" s="22"/>
+      <c r="I82" s="22"/>
+      <c r="J82" s="22"/>
+      <c r="K82" s="19"/>
+      <c r="L82" s="19"/>
+      <c r="M82" s="19"/>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A83" s="10">
         <v>51</v>
       </c>
-      <c r="B83" s="24"/>
-[...15 lines deleted...]
-      <c r="A84" s="27">
+      <c r="B83" s="22"/>
+      <c r="C83" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="D83" s="22"/>
+      <c r="E83" s="22"/>
+      <c r="F83" s="22"/>
+      <c r="G83" s="22"/>
+      <c r="H83" s="55"/>
+      <c r="I83" s="55"/>
+      <c r="J83" s="77"/>
+      <c r="K83" s="51"/>
+      <c r="L83" s="19"/>
+      <c r="M83" s="20"/>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A84" s="25">
         <v>512</v>
       </c>
-      <c r="B84" s="24"/>
-[...14 lines deleted...]
-    <row r="85" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B84" s="22"/>
+      <c r="C84" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="D84" s="26"/>
+      <c r="E84" s="26"/>
+      <c r="F84" s="26"/>
+      <c r="G84" s="26"/>
+      <c r="H84" s="67"/>
+      <c r="I84" s="67"/>
+      <c r="J84" s="68"/>
+      <c r="K84" s="33"/>
+      <c r="L84" s="50"/>
+      <c r="M84" s="20"/>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A85" s="10">
         <v>53</v>
       </c>
-      <c r="B85" s="24"/>
-[...14 lines deleted...]
-    <row r="86" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B85" s="22"/>
+      <c r="C85" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="D85" s="26"/>
+      <c r="E85" s="67"/>
+      <c r="F85" s="67"/>
+      <c r="G85" s="67"/>
+      <c r="H85" s="67"/>
+      <c r="I85" s="67"/>
+      <c r="J85" s="68"/>
+      <c r="K85" s="51"/>
+      <c r="L85" s="19"/>
+      <c r="M85" s="20"/>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A86" s="10">
         <v>54</v>
       </c>
-      <c r="B86" s="24"/>
-      <c r="C86" s="28" t="s">
+      <c r="B86" s="22"/>
+      <c r="C86" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="D86" s="26"/>
+      <c r="E86" s="26"/>
+      <c r="F86" s="26"/>
+      <c r="G86" s="26"/>
+      <c r="H86" s="67"/>
+      <c r="I86" s="67"/>
+      <c r="J86" s="68"/>
+      <c r="K86" s="52"/>
+      <c r="L86" s="19"/>
+      <c r="M86" s="27"/>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A87" s="25">
+        <v>56</v>
+      </c>
+      <c r="B87" s="22"/>
+      <c r="C87" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="D87" s="26"/>
+      <c r="E87" s="67"/>
+      <c r="F87" s="67"/>
+      <c r="G87" s="67"/>
+      <c r="H87" s="67"/>
+      <c r="I87" s="67"/>
+      <c r="J87" s="68"/>
+      <c r="K87" s="52"/>
+      <c r="L87" s="19"/>
+      <c r="M87" s="27"/>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A88" s="25">
+        <v>57</v>
+      </c>
+      <c r="B88" s="22"/>
+      <c r="C88" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="D88" s="26"/>
+      <c r="E88" s="31"/>
+      <c r="F88" s="38" t="s">
         <v>85</v>
       </c>
-      <c r="D86" s="28"/>
-[...15 lines deleted...]
-      <c r="C87" s="28" t="s">
+      <c r="G88" s="31" t="s">
         <v>86</v>
       </c>
-      <c r="D87" s="28"/>
-[...20 lines deleted...]
-      <c r="F88" s="44" t="s">
+      <c r="H88" s="38" t="s">
         <v>87</v>
       </c>
-      <c r="G88" s="43" t="s">
-[...28 lines deleted...]
-    <row r="90" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="I88" s="38"/>
+      <c r="J88" s="39"/>
+      <c r="K88" s="50"/>
+      <c r="L88" s="50"/>
+      <c r="M88" s="27"/>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A89" s="54"/>
+      <c r="B89" s="22"/>
+      <c r="C89" s="67"/>
+      <c r="D89" s="67"/>
+      <c r="E89" s="67"/>
+      <c r="F89" s="67"/>
+      <c r="G89" s="67"/>
+      <c r="H89" s="67"/>
+      <c r="I89" s="67"/>
+      <c r="J89" s="68"/>
+      <c r="K89" s="50"/>
+      <c r="L89" s="50"/>
+      <c r="M89" s="27"/>
+    </row>
+    <row r="90" spans="1:13" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A90" s="10"/>
-      <c r="B90" s="24"/>
-[...25 lines deleted...]
-      <c r="K91" s="77">
+      <c r="B90" s="22"/>
+      <c r="C90" s="22"/>
+      <c r="D90" s="22"/>
+      <c r="E90" s="22"/>
+      <c r="F90" s="22"/>
+      <c r="G90" s="22"/>
+      <c r="H90" s="40"/>
+      <c r="I90" s="40"/>
+      <c r="J90" s="40"/>
+      <c r="K90" s="41"/>
+      <c r="L90" s="42"/>
+      <c r="M90" s="33"/>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A91" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="B91" s="21"/>
+      <c r="C91" s="21"/>
+      <c r="D91" s="21"/>
+      <c r="E91" s="21"/>
+      <c r="F91" s="21"/>
+      <c r="G91" s="21"/>
+      <c r="H91" s="21"/>
+      <c r="I91" s="21"/>
+      <c r="J91" s="21"/>
+      <c r="K91" s="69">
         <f>SUM(K53:K89)</f>
         <v>0</v>
       </c>
-      <c r="L91" s="49"/>
-[...2 lines deleted...]
-    <row r="92" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="L91" s="43"/>
+      <c r="M91" s="71"/>
+    </row>
+    <row r="92" spans="1:13" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A92" s="10" t="s">
-        <v>91</v>
-[...28 lines deleted...]
-      <c r="L93" s="77">
+        <v>88</v>
+      </c>
+      <c r="B92" s="22"/>
+      <c r="C92" s="22"/>
+      <c r="D92" s="22"/>
+      <c r="E92" s="22"/>
+      <c r="F92" s="22"/>
+      <c r="G92" s="22"/>
+      <c r="H92" s="22"/>
+      <c r="I92" s="22"/>
+      <c r="J92" s="22"/>
+      <c r="K92" s="70"/>
+      <c r="L92" s="43"/>
+      <c r="M92" s="72"/>
+    </row>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A93" s="56" t="s">
+        <v>99</v>
+      </c>
+      <c r="B93" s="56"/>
+      <c r="C93" s="56"/>
+      <c r="D93" s="56"/>
+      <c r="E93" s="56"/>
+      <c r="F93" s="56"/>
+      <c r="G93" s="56"/>
+      <c r="H93" s="56"/>
+      <c r="I93" s="56"/>
+      <c r="J93" s="56"/>
+      <c r="K93" s="44"/>
+      <c r="L93" s="69">
         <f>SUM(L53:L89)</f>
         <v>0</v>
       </c>
-      <c r="M93" s="81"/>
-[...29 lines deleted...]
-      <c r="K95" s="66">
+      <c r="M93" s="73"/>
+    </row>
+    <row r="94" spans="1:13" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="56"/>
+      <c r="B94" s="56"/>
+      <c r="C94" s="56"/>
+      <c r="D94" s="56"/>
+      <c r="E94" s="56"/>
+      <c r="F94" s="56"/>
+      <c r="G94" s="56"/>
+      <c r="H94" s="56"/>
+      <c r="I94" s="56"/>
+      <c r="J94" s="56"/>
+      <c r="K94" s="45"/>
+      <c r="L94" s="70"/>
+      <c r="M94" s="74"/>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A95" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="B95" s="56"/>
+      <c r="C95" s="56"/>
+      <c r="D95" s="56"/>
+      <c r="E95" s="56"/>
+      <c r="F95" s="56"/>
+      <c r="G95" s="56"/>
+      <c r="H95" s="56"/>
+      <c r="I95" s="56"/>
+      <c r="J95" s="57"/>
+      <c r="K95" s="58">
         <f>K91+L93</f>
         <v>0</v>
       </c>
-      <c r="L95" s="67"/>
-[...17 lines deleted...]
-    <row r="97" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="L95" s="59"/>
+      <c r="M95" s="62"/>
+    </row>
+    <row r="96" spans="1:13" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="56"/>
+      <c r="B96" s="56"/>
+      <c r="C96" s="56"/>
+      <c r="D96" s="56"/>
+      <c r="E96" s="56"/>
+      <c r="F96" s="56"/>
+      <c r="G96" s="56"/>
+      <c r="H96" s="56"/>
+      <c r="I96" s="56"/>
+      <c r="J96" s="57"/>
+      <c r="K96" s="60"/>
+      <c r="L96" s="61"/>
+      <c r="M96" s="63"/>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A97" s="10"/>
-      <c r="B97" s="11"/>
-[...12 lines deleted...]
-    <row r="99" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B97" s="8"/>
+      <c r="C97" s="8"/>
+      <c r="D97" s="8"/>
+      <c r="E97" s="8"/>
+      <c r="F97" s="8"/>
+      <c r="G97" s="8"/>
+      <c r="H97" s="8"/>
+      <c r="I97" s="8"/>
+      <c r="J97" s="8"/>
+      <c r="K97" s="11"/>
+      <c r="L97" s="11"/>
+      <c r="M97" s="11"/>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A99" s="10" t="s">
-        <v>104</v>
-[...14 lines deleted...]
-    <row r="101" spans="1:13" x14ac:dyDescent="0.2">
+        <v>101</v>
+      </c>
+      <c r="B99" s="8"/>
+      <c r="C99" s="8"/>
+      <c r="D99" s="8"/>
+      <c r="E99" s="8"/>
+      <c r="F99" s="8"/>
+      <c r="G99" s="8"/>
+      <c r="H99" s="8"/>
+      <c r="I99" s="8"/>
+      <c r="J99" s="8"/>
+      <c r="K99" s="11"/>
+      <c r="L99" s="11"/>
+      <c r="M99" s="11"/>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="B101" s="8"/>
+      <c r="C101" s="8"/>
+      <c r="D101" s="8"/>
+      <c r="E101" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="F101" s="8"/>
+      <c r="G101" s="8"/>
+      <c r="H101" s="8"/>
+      <c r="I101" s="8"/>
+      <c r="J101" s="8"/>
+      <c r="K101" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="L101" s="11"/>
+      <c r="M101" s="11"/>
+    </row>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A102" s="64"/>
+      <c r="B102" s="64"/>
+      <c r="C102" s="64"/>
+      <c r="D102" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="B101" s="11"/>
-[...2 lines deleted...]
-      <c r="E101" s="11" t="s">
+      <c r="E102" s="65"/>
+      <c r="F102" s="65"/>
+      <c r="G102" s="65"/>
+      <c r="H102" s="65"/>
+      <c r="I102" s="65"/>
+      <c r="J102" s="46"/>
+      <c r="K102" s="66"/>
+      <c r="L102" s="66"/>
+      <c r="M102" s="66"/>
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A103" s="10"/>
+      <c r="B103" s="8"/>
+      <c r="C103" s="8"/>
+      <c r="D103" s="8"/>
+      <c r="E103" s="8"/>
+      <c r="F103" s="8"/>
+      <c r="G103" s="8"/>
+      <c r="H103" s="8"/>
+      <c r="I103" s="8"/>
+      <c r="J103" s="8"/>
+      <c r="K103" s="55" t="s">
         <v>93</v>
       </c>
-      <c r="F101" s="11"/>
-[...44 lines deleted...]
-    <row r="104" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="L103" s="55"/>
+      <c r="M103" s="55"/>
+    </row>
+    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104" s="10"/>
-      <c r="B104" s="11"/>
-[...10 lines deleted...]
-      <c r="M104" s="12"/>
+      <c r="B104" s="8"/>
+      <c r="C104" s="8"/>
+      <c r="D104" s="8"/>
+      <c r="E104" s="8"/>
+      <c r="F104" s="8"/>
+      <c r="G104" s="8"/>
+      <c r="H104" s="8"/>
+      <c r="I104" s="8"/>
+      <c r="J104" s="8"/>
+      <c r="K104" s="11"/>
+      <c r="L104" s="11"/>
+      <c r="M104" s="11"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="69">
     <mergeCell ref="G21:J21"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="C10:M10"/>
     <mergeCell ref="E19:J19"/>
     <mergeCell ref="E36:J36"/>
     <mergeCell ref="G22:J22"/>
     <mergeCell ref="G23:J23"/>
     <mergeCell ref="G24:J24"/>
     <mergeCell ref="E27:J27"/>
     <mergeCell ref="E28:J28"/>
     <mergeCell ref="E29:J29"/>
     <mergeCell ref="E30:J30"/>
     <mergeCell ref="C31:J31"/>
     <mergeCell ref="E32:J32"/>
     <mergeCell ref="E33:J33"/>
     <mergeCell ref="E35:J35"/>
     <mergeCell ref="E55:J55"/>
     <mergeCell ref="E37:J37"/>
     <mergeCell ref="E39:J39"/>
@@ -3934,203 +3889,494 @@
     <mergeCell ref="G74:J74"/>
     <mergeCell ref="D76:E76"/>
     <mergeCell ref="H76:J76"/>
     <mergeCell ref="G78:J78"/>
     <mergeCell ref="E79:J79"/>
     <mergeCell ref="H80:J80"/>
     <mergeCell ref="E81:J81"/>
     <mergeCell ref="H83:J83"/>
     <mergeCell ref="H84:J84"/>
     <mergeCell ref="E85:J85"/>
     <mergeCell ref="E87:J87"/>
     <mergeCell ref="C89:J89"/>
     <mergeCell ref="K91:K92"/>
     <mergeCell ref="M91:M92"/>
     <mergeCell ref="A93:J94"/>
     <mergeCell ref="L93:L94"/>
     <mergeCell ref="M93:M94"/>
     <mergeCell ref="K103:M103"/>
     <mergeCell ref="A95:J96"/>
     <mergeCell ref="K95:L96"/>
     <mergeCell ref="M95:M96"/>
     <mergeCell ref="A102:C102"/>
     <mergeCell ref="E102:I102"/>
     <mergeCell ref="K102:M102"/>
   </mergeCells>
-  <conditionalFormatting sqref="K53">
-[...11 lines deleted...]
-    <cfRule type="cellIs" dxfId="13" priority="14" operator="equal">
+  <conditionalFormatting sqref="K62">
+    <cfRule type="cellIs" dxfId="12" priority="2" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K91:K92">
-    <cfRule type="cellIs" dxfId="12" priority="13" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="11" priority="12" operator="equal">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="11" priority="12" operator="equal">
+    <cfRule type="cellIs" dxfId="10" priority="13" operator="greaterThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K50:L51">
+    <cfRule type="cellIs" dxfId="9" priority="6" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="8" priority="7" operator="greaterThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K53:L53">
+    <cfRule type="cellIs" dxfId="7" priority="4" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="6" priority="5" operator="greaterThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K95:L96">
+    <cfRule type="cellIs" dxfId="5" priority="8" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="4" priority="9" operator="greaterThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="L15">
+    <cfRule type="cellIs" dxfId="3" priority="3" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="L76">
+    <cfRule type="cellIs" dxfId="2" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L93:L94">
-    <cfRule type="cellIs" dxfId="10" priority="11" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="1" priority="10" operator="equal">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="9" priority="10" operator="equal">
-[...38 lines deleted...]
-    <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="0" priority="11" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.1811023622047245" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <headerFooter differentFirst="1" scaleWithDoc="0">
     <oddFooter>&amp;L&amp;8&amp;D&amp;R&amp;8&amp;P/&amp;N</oddFooter>
     <firstHeader>&amp;L&amp;8Schätzung
 Davidstrasse 37
 CH-9001 St.Gallen
 www.gvsg.ch&amp;R&amp;G</firstHeader>
     <firstFooter>&amp;L&amp;8&amp;D&amp;R&amp;8&amp;P/&amp;N</firstFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="51" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <legacyDrawingHF r:id="rId4"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId5" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>86</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>88</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId6" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>160020</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>88</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c7d7c8f0-0bcc-43e6-9b8d-20cc42485b2c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="de13aa71-84eb-4936-b532-0a4277b3b015" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100FD4E79868F0FEE4FAF345E67969125D8" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="a7a39bff560fa4cd03256c042fcc352f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c7d7c8f0-0bcc-43e6-9b8d-20cc42485b2c" xmlns:ns3="de13aa71-84eb-4936-b532-0a4277b3b015" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fea7d10f16885770734a2a8db7d5293a" ns2:_="" ns3:_="">
+    <xsd:import namespace="c7d7c8f0-0bcc-43e6-9b8d-20cc42485b2c"/>
+    <xsd:import namespace="de13aa71-84eb-4936-b532-0a4277b3b015"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c7d7c8f0-0bcc-43e6-9b8d-20cc42485b2c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ab6c4298-e46e-467f-957f-11af326df954" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="de13aa71-84eb-4936-b532-0a4277b3b015" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7b8913b5-04e2-4e52-924d-34a3d958b121}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="de13aa71-84eb-4936-b532-0a4277b3b015">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A513637C-D399-4D9E-90ED-1BF0B1724B98}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b869f2a2-8bc4-47c4-8d92-b067e73a1fdd"/>
+    <ds:schemaRef ds:uri="d380aff7-63fa-42a0-838e-bc01f8c0bb0c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87E3ADF0-BBA6-47C0-B133-D8AE82EFDC15}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5729AF22-59CB-4F05-B8C7-8DCD65EA2743}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{fe368e63-5221-443a-ad46-d759a694a2ec}" enabled="1" method="Standard" siteId="{100ee88f-7aac-406c-bd82-556cbd75f71e}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tabelle1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Patric Fischer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010044F92A5824A92A4A851DA835DD21925E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>